--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -84,90 +84,90 @@
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>AB123456C</t>
   </si>
   <si>
     <t>1257L</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>payslipmaker.uk — UK Payslip bulk template</t>
   </si>
   <si>
-    <t>Generated 2026-09-01 from /corporate-bulk/templates/payslip</t>
+    <t>Generated 2026-10-16 from /corporate-bulk/templates/payslip</t>
   </si>
   <si>
     <t>Instructions</t>
   </si>
   <si>
     <t xml:space="preserve">  One row per payslip. To generate twelve months of payslips for the same employee, add twelve rows.</t>
   </si>
   <si>
     <t xml:space="preserve">  Required columns must be filled on every row; optional columns may be blank.</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross pay is the total earnings for the period (no commas, no currency symbol). PAYE income tax, National Insurance, pension, and student-loan deductions are auto-calculated on HMRC 2026/27 rates — do NOT enter deductions in the spreadsheet.</t>
   </si>
   <si>
     <t xml:space="preserve">  Pay frequency must be exactly one of: Weekly, Fortnightly, Four-weekly, Monthly. Anything else is rejected.</t>
   </si>
   <si>
     <t xml:space="preserve">  NI number format: AB123456C — two letters, six digits, one letter. Invalid formats block the row.</t>
   </si>
   <si>
     <t xml:space="preserve">  Tax code is usually 1257L for the standard Personal Allowance. Other valid examples: 1257L, BR, 0T, K475. Leave blank to default to 1257L.</t>
   </si>
   <si>
     <t xml:space="preserve">  Scottish taxpayer: Yes applies Scottish Income Tax bands; No applies the rest-of-UK bands. Defaults to No.</t>
   </si>
   <si>
     <t xml:space="preserve">  Pension %: employee contribution as a percentage of gross pay (0-15). Defaults to 5%. The matching employer contribution is fixed at 3% in the generated PDF.</t>
   </si>
   <si>
     <t xml:space="preserve">  Student loan plan: 1 / 2 / 4 / 5 / PG. Leave blank for no student loan deduction.</t>
   </si>
   <si>
     <t xml:space="preserve">  NI category: A (standard, most employees), B (married women / widows reduced rate), C (over state pension age), H (apprentice under 25 — employer NI zero up to £50,270/yr), M (under 21 — employer NI zero up to £50,270/yr). Defaults to A.</t>
   </si>
   <si>
     <t xml:space="preserve">  Cap: 100 rows per upload. Split into multiple batches for larger payrolls.</t>
   </si>
   <si>
-    <t xml:space="preserve">  Privacy: this Excel is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches our servers.</t>
+    <t xml:space="preserve">  Privacy: this Excel is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches us.</t>
   </si>
   <si>
     <t>Required columns (marked * in the data sheet)</t>
   </si>
   <si>
     <t xml:space="preserve">  Employer name</t>
   </si>
   <si>
     <t xml:space="preserve">  Employer address</t>
   </si>
   <si>
     <t xml:space="preserve">  Employee name</t>
   </si>
   <si>
     <t xml:space="preserve">  Pay date (DD/MM/YYYY)  —  Day the employee is paid</t>
   </si>
   <si>
     <t xml:space="preserve">  Pay frequency  —  One of: Weekly, Fortnightly, Four-weekly, Monthly</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross pay (£)  —  Gross earnings for this period, in pounds (no commas, no £ symbol)</t>
   </si>
   <si>
     <t>Optional columns</t>
   </si>
@@ -192,51 +192,51 @@
   <si>
     <t xml:space="preserve">  Notes  —  Free text; not rendered on the PDF.</t>
   </si>
   <si>
     <t>Workflow</t>
   </si>
   <si>
     <t xml:space="preserve">  1. Fill the data sheet (one row per payslip).</t>
   </si>
   <si>
     <t xml:space="preserve">  2. Save the file as .xlsx (Excel 2007+).</t>
   </si>
   <si>
     <t xml:space="preserve">  3. Upload at https://payslipmaker.uk/corporate-bulk with your corporate code.</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Review the row-by-row validation; fix any errors in Excel and re-upload.</t>
   </si>
   <si>
     <t xml:space="preserve">  5. Click Generate; the PDFs render in your browser and download locally.</t>
   </si>
   <si>
     <t>Privacy invariant</t>
   </si>
   <si>
-    <t xml:space="preserve">  This template defines the schema. When you upload your filled file, it is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches our servers at any step.</t>
+    <t xml:space="preserve">  This template defines the schema. When you upload your filled file, it is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches us at any step.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>