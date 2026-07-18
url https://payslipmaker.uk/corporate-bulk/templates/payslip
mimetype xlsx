--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -1,137 +1,286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
-[...12 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet name="Payslips" sheetId="1" r:id="rId1"/>
-    <sheet name="Instructions" sheetId="2" r:id="rId2"/>
+    <sheet sheetId="1" name="Payslips" state="visible" r:id="rId4"/>
+    <sheet sheetId="2" name="Instructions" state="visible" r:id="rId5"/>
   </sheets>
+  <calcPr calcId="171027"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
+  <si>
+    <t>Employer name *</t>
+  </si>
+  <si>
+    <t>Employer address *</t>
+  </si>
+  <si>
+    <t>Employee name *</t>
+  </si>
+  <si>
+    <t>Pay date (DD/MM/YYYY) *</t>
+  </si>
+  <si>
+    <t>Pay frequency *</t>
+  </si>
+  <si>
+    <t>Gross pay (£) *</t>
+  </si>
+  <si>
+    <t>NI number</t>
+  </si>
+  <si>
+    <t>Tax code</t>
+  </si>
+  <si>
+    <t>Scottish taxpayer (Yes/No)</t>
+  </si>
+  <si>
+    <t>Pension % (0-15)</t>
+  </si>
+  <si>
+    <t>Student loan plan</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Acme Ltd</t>
+  </si>
+  <si>
+    <t>14 Old Street, London EC1V 9HL</t>
+  </si>
+  <si>
+    <t>Jane Smith</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t>AB123456C</t>
+  </si>
+  <si>
+    <t>1257L</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>payslipmaker.uk — UK Payslip bulk template</t>
+  </si>
+  <si>
+    <t>Generated 2026-07-18 from /corporate-bulk/templates/payslip</t>
+  </si>
+  <si>
+    <t>Instructions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  One row per payslip. To generate twelve months of payslips for the same employee, add twelve rows.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Required columns must be filled on every row; optional columns may be blank.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Gross pay is the total earnings for the period (no commas, no currency symbol). PAYE income tax, National Insurance, pension, and student-loan deductions are auto-calculated on HMRC 2026/27 rates — do NOT enter deductions in the spreadsheet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Pay frequency must be exactly one of: Weekly, Fortnightly, Four-weekly, Monthly. Anything else is rejected.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  NI number format: AB123456C — two letters, six digits, one letter. Invalid formats block the row.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Tax code is usually 1257L for the standard Personal Allowance. Other valid examples: 1257L, BR, 0T, K475. Leave blank to default to 1257L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Scottish taxpayer: Yes applies Scottish Income Tax bands; No applies the rest-of-UK bands. Defaults to No.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Pension %: employee contribution as a percentage of gross pay (0-15). Defaults to 5%. The matching employer contribution is fixed at 3% in the generated PDF.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Student loan plan: 1 / 2 / 4 / 5 / PG. Leave blank for no student loan deduction.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Cap: 100 rows per upload. Split into multiple batches for larger payrolls.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Privacy: this Excel is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches our servers.</t>
+  </si>
+  <si>
+    <t>Required columns (marked * in the data sheet)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Employer name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Employer address</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Employee name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Pay date (DD/MM/YYYY)  —  Day the employee is paid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Pay frequency  —  One of: Weekly, Fortnightly, Four-weekly, Monthly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Gross pay (£)  —  Gross earnings for this period, in pounds (no commas, no £ symbol)</t>
+  </si>
+  <si>
+    <t>Optional columns</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  NI number  —  9-char AB123456C pattern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Tax code  —  Defaults to 1257L if blank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Scottish taxpayer (Yes/No)  —  Yes for Scottish income tax bands; defaults to No</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Pension % (0-15)  —  Employee pension contribution as a percentage of gross pay (0-15). Defaults to 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Student loan plan  —  One of: 1, 2, 4, 5, PG. Leave blank if none.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Notes  —  Free text; not rendered on the PDF.</t>
+  </si>
+  <si>
+    <t>Workflow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  1. Fill the data sheet (one row per payslip).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  2. Save the file as .xlsx (Excel 2007+).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  3. Upload at https://payslipmaker.uk/corporate-bulk with your corporate code.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  4. Review the row-by-row validation; fix any errors in Excel and re-upload.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  5. Click Generate; the PDFs render in your browser and download locally.</t>
+  </si>
+  <si>
+    <t>Privacy invariant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  This template defines the schema. When you upload your filled file, it is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches our servers at any step.</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...3 lines deleted...]
-  <fonts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
-      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -411,350 +560,359 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L2"/>
-  <sheetViews>
-[...1 lines deleted...]
-  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="1" width="18.83203125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="18.83203125" customWidth="1"/>
+    <col min="1" max="1" width="18" customWidth="1"/>
+    <col min="2" max="2" width="20" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="25" customWidth="1"/>
+    <col min="5" max="8" width="18" customWidth="1"/>
+    <col min="9" max="9" width="30" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="21" customWidth="1"/>
+    <col min="12" max="12" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...51 lines deleted...]
-        <v>Monthly</v>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" t="s">
+        <v>16</v>
       </c>
       <c r="F2">
         <v>3500</v>
       </c>
-      <c r="G2" t="str">
-[...6 lines deleted...]
-        <v>No</v>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>19</v>
       </c>
       <c r="J2">
         <v>5</v>
       </c>
-      <c r="K2" t="str">
-[...3 lines deleted...]
-        <v/>
+      <c r="K2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A41"/>
-  <sheetViews>
-[...1 lines deleted...]
-  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="1" width="120.83203125" customWidth="1"/>
+    <col min="1" max="1" width="120" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...176 lines deleted...]
-        <v xml:space="preserve">  This template defines the schema. When you upload your filled file, it is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches our servers at any step.</v>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Payslips</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
+  <Manager/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
-</file>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:description/>
+  <cp:keywords/>
+  <cp:category/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>