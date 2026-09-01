--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -10,194 +10,206 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Payslips" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Instructions" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
   <si>
     <t>Employer name *</t>
   </si>
   <si>
     <t>Employer address *</t>
   </si>
   <si>
     <t>Employee name *</t>
   </si>
   <si>
     <t>Pay date (DD/MM/YYYY) *</t>
   </si>
   <si>
     <t>Pay frequency *</t>
   </si>
   <si>
     <t>Gross pay (£) *</t>
   </si>
   <si>
     <t>NI number</t>
   </si>
   <si>
     <t>Tax code</t>
   </si>
   <si>
     <t>Scottish taxpayer (Yes/No)</t>
   </si>
   <si>
     <t>Pension % (0-15)</t>
   </si>
   <si>
     <t>Student loan plan</t>
   </si>
   <si>
+    <t>NI category</t>
+  </si>
+  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Acme Ltd</t>
   </si>
   <si>
     <t>14 Old Street, London EC1V 9HL</t>
   </si>
   <si>
     <t>Jane Smith</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>AB123456C</t>
   </si>
   <si>
     <t>1257L</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>A</t>
+  </si>
+  <si>
     <t>payslipmaker.uk — UK Payslip bulk template</t>
   </si>
   <si>
-    <t>Generated 2026-07-18 from /corporate-bulk/templates/payslip</t>
+    <t>Generated 2026-09-01 from /corporate-bulk/templates/payslip</t>
   </si>
   <si>
     <t>Instructions</t>
   </si>
   <si>
     <t xml:space="preserve">  One row per payslip. To generate twelve months of payslips for the same employee, add twelve rows.</t>
   </si>
   <si>
     <t xml:space="preserve">  Required columns must be filled on every row; optional columns may be blank.</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross pay is the total earnings for the period (no commas, no currency symbol). PAYE income tax, National Insurance, pension, and student-loan deductions are auto-calculated on HMRC 2026/27 rates — do NOT enter deductions in the spreadsheet.</t>
   </si>
   <si>
     <t xml:space="preserve">  Pay frequency must be exactly one of: Weekly, Fortnightly, Four-weekly, Monthly. Anything else is rejected.</t>
   </si>
   <si>
     <t xml:space="preserve">  NI number format: AB123456C — two letters, six digits, one letter. Invalid formats block the row.</t>
   </si>
   <si>
     <t xml:space="preserve">  Tax code is usually 1257L for the standard Personal Allowance. Other valid examples: 1257L, BR, 0T, K475. Leave blank to default to 1257L.</t>
   </si>
   <si>
     <t xml:space="preserve">  Scottish taxpayer: Yes applies Scottish Income Tax bands; No applies the rest-of-UK bands. Defaults to No.</t>
   </si>
   <si>
     <t xml:space="preserve">  Pension %: employee contribution as a percentage of gross pay (0-15). Defaults to 5%. The matching employer contribution is fixed at 3% in the generated PDF.</t>
   </si>
   <si>
     <t xml:space="preserve">  Student loan plan: 1 / 2 / 4 / 5 / PG. Leave blank for no student loan deduction.</t>
   </si>
   <si>
+    <t xml:space="preserve">  NI category: A (standard, most employees), B (married women / widows reduced rate), C (over state pension age), H (apprentice under 25 — employer NI zero up to £50,270/yr), M (under 21 — employer NI zero up to £50,270/yr). Defaults to A.</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Cap: 100 rows per upload. Split into multiple batches for larger payrolls.</t>
   </si>
   <si>
     <t xml:space="preserve">  Privacy: this Excel is parsed entirely in your browser. Row data — including salary, NI number, and tax code — never reaches our servers.</t>
   </si>
   <si>
     <t>Required columns (marked * in the data sheet)</t>
   </si>
   <si>
     <t xml:space="preserve">  Employer name</t>
   </si>
   <si>
     <t xml:space="preserve">  Employer address</t>
   </si>
   <si>
     <t xml:space="preserve">  Employee name</t>
   </si>
   <si>
     <t xml:space="preserve">  Pay date (DD/MM/YYYY)  —  Day the employee is paid</t>
   </si>
   <si>
     <t xml:space="preserve">  Pay frequency  —  One of: Weekly, Fortnightly, Four-weekly, Monthly</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross pay (£)  —  Gross earnings for this period, in pounds (no commas, no £ symbol)</t>
   </si>
   <si>
     <t>Optional columns</t>
   </si>
   <si>
     <t xml:space="preserve">  NI number  —  9-char AB123456C pattern</t>
   </si>
   <si>
     <t xml:space="preserve">  Tax code  —  Defaults to 1257L if blank</t>
   </si>
   <si>
     <t xml:space="preserve">  Scottish taxpayer (Yes/No)  —  Yes for Scottish income tax bands; defaults to No</t>
   </si>
   <si>
     <t xml:space="preserve">  Pension % (0-15)  —  Employee pension contribution as a percentage of gross pay (0-15). Defaults to 5.</t>
   </si>
   <si>
     <t xml:space="preserve">  Student loan plan  —  One of: 1, 2, 4, 5, PG. Leave blank if none.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  NI category  —  A=standard, B=married women/widows reduced rate, C=over state pension age, H=apprentice under 25, M=under 21. Defaults to A.</t>
   </si>
   <si>
     <t xml:space="preserve">  Notes  —  Free text; not rendered on the PDF.</t>
   </si>
   <si>
     <t>Workflow</t>
   </si>
   <si>
     <t xml:space="preserve">  1. Fill the data sheet (one row per payslip).</t>
   </si>
   <si>
     <t xml:space="preserve">  2. Save the file as .xlsx (Excel 2007+).</t>
   </si>
   <si>
     <t xml:space="preserve">  3. Upload at https://payslipmaker.uk/corporate-bulk with your corporate code.</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Review the row-by-row validation; fix any errors in Excel and re-upload.</t>
   </si>
   <si>
     <t xml:space="preserve">  5. Click Generate; the PDFs render in your browser and download locally.</t>
   </si>
   <si>
     <t>Privacy invariant</t>
   </si>
@@ -561,332 +573,348 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L2"/>
+  <dimension ref="A1:M2"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
-    <col min="12" max="12" width="18" customWidth="1"/>
+    <col min="12" max="13" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F2">
         <v>3500</v>
       </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J2">
         <v>5</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>20</v>
+        <v>22</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A41"/>
+  <dimension ref="A1:A43"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="120" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-        <v>35</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">